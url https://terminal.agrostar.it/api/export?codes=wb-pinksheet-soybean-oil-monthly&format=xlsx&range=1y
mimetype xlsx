--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -425,59 +425,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-31T16:14:04.105Z</v>
+        <v>2026-10-30T14:40:51.453Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
-        <v>2025-07-31 → 2026-07-31</v>
+        <v>2025-09-30 → 2026-09-30</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa mensile: nessuna trasformazione applicata. Serie: wb-pinksheet-soybean-oil-monthly (mensile).</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Serie</v>
       </c>
       <c r="B7" t="str">
         <v>Codice</v>
       </c>
@@ -522,211 +522,211 @@
       <c r="B8" t="str">
         <v>wb-pinksheet-soybean-oil-monthly</v>
       </c>
       <c r="C8" t="str">
         <v>World Bank Commodity Price Data (The Pink Sheet) (worldbank-pinksheet)</v>
       </c>
       <c r="D8" t="str">
         <v>https://thedocs.worldbank.org/en/doc/74e8be41ceb20fa0da750cda2f6b9e4e-0050012026/related/CMO-Historical-Data-Monthly.xlsx</v>
       </c>
       <c r="E8" t="str">
         <v>CC BY 4.0</v>
       </c>
       <c r="F8" t="str">
         <v>physical_spot</v>
       </c>
       <c r="G8" t="str">
         <v>usd/t</v>
       </c>
       <c r="H8" t="str">
         <v>USD</v>
       </c>
       <c r="I8" t="str">
         <v>mensile</v>
       </c>
       <c r="J8" t="str">
-        <v>Mon Aug 31 2026 15:17:11 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Fri Oct 30 2026 14:17:15 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-30</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>wb-pinksheet-soybean-oil-monthly (usd/t)</v>
       </c>
       <c r="C10" t="str">
         <v>wb-pinksheet-soybean-oil-monthly — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>2025-07-31</v>
+        <v>2025-09-30</v>
       </c>
       <c r="B11">
-        <v>1307</v>
+        <v>1159</v>
       </c>
       <c r="C11" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>2025-08-31</v>
+        <v>2025-10-31</v>
       </c>
       <c r="B12">
-        <v>1245</v>
+        <v>1132</v>
       </c>
       <c r="C12" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>2025-09-30</v>
+        <v>2025-11-30</v>
       </c>
       <c r="B13">
-        <v>1159</v>
+        <v>1128</v>
       </c>
       <c r="C13" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>2025-10-31</v>
+        <v>2025-12-31</v>
       </c>
       <c r="B14">
-        <v>1132</v>
+        <v>1116</v>
       </c>
       <c r="C14" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>2025-11-30</v>
+        <v>2026-01-31</v>
       </c>
       <c r="B15">
-        <v>1128</v>
+        <v>1154</v>
       </c>
       <c r="C15" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>2025-12-31</v>
+        <v>2026-02-28</v>
       </c>
       <c r="B16">
-        <v>1116</v>
+        <v>1282</v>
       </c>
       <c r="C16" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>2026-01-31</v>
+        <v>2026-03-31</v>
       </c>
       <c r="B17">
-        <v>1154</v>
+        <v>1493</v>
       </c>
       <c r="C17" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>2026-02-28</v>
+        <v>2026-04-30</v>
       </c>
       <c r="B18">
-        <v>1282</v>
+        <v>1643</v>
       </c>
       <c r="C18" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>2026-03-31</v>
+        <v>2026-05-31</v>
       </c>
       <c r="B19">
-        <v>1493</v>
+        <v>1781</v>
       </c>
       <c r="C19" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>2026-04-30</v>
+        <v>2026-06-30</v>
       </c>
       <c r="B20">
-        <v>1643</v>
+        <v>1740</v>
       </c>
       <c r="C20" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>2026-05-31</v>
+        <v>2026-07-31</v>
       </c>
       <c r="B21">
-        <v>1781</v>
+        <v>1658</v>
       </c>
       <c r="C21" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-31</v>
       </c>
       <c r="B22">
-        <v>1740</v>
+        <v>1639</v>
       </c>
       <c r="C22" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-30</v>
       </c>
       <c r="B23">
-        <v>1660</v>
+        <v>1615</v>
       </c>
       <c r="C23" t="str">
         <v>final</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:M23"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>