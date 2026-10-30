--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -425,51 +425,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-31T14:35:17.830Z</v>
+        <v>2026-10-30T15:20:29.628Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
         <v>2015-12-31 → 2016-12-31</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa annuale: nessuna trasformazione applicata. Serie: eurostat-apri-ap-crpouta-fr-04240000 (annuale).</v>
       </c>
@@ -522,51 +522,51 @@
       <c r="B8" t="str">
         <v>eurostat-apri-ap-crpouta-fr-04240000</v>
       </c>
       <c r="C8" t="str">
         <v>Eurostat dissemination API (eurostat)</v>
       </c>
       <c r="D8" t="str">
         <v>https://ec.europa.eu/eurostat/api/dissemination/statistics/1.0/data/apri_ap_crpouta?format=JSON&amp;lang=EN&amp;geo=IT&amp;geo=FR&amp;geo=DE&amp;geo=EU27_2020&amp;currency=EUR</v>
       </c>
       <c r="E8" t="str">
         <v>Riuso libero con obbligo di citare Eurostat come fonte</v>
       </c>
       <c r="F8" t="str">
         <v>farm_gate</v>
       </c>
       <c r="G8" t="str">
         <v>eur/100kg</v>
       </c>
       <c r="H8" t="str">
         <v>EUR</v>
       </c>
       <c r="I8" t="str">
         <v>annuale</v>
       </c>
       <c r="J8" t="str">
-        <v>Mon Aug 31 2026 14:19:14 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Fri Oct 30 2026 15:20:18 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
         <v>2016-12-31</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>eurostat-apri-ap-crpouta-fr-04240000 (eur/100kg)</v>
       </c>
       <c r="C10" t="str">
         <v>eurostat-apri-ap-crpouta-fr-04240000 — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>2015-12-31</v>