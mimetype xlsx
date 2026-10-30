--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -410,74 +410,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:M56"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-31T16:13:40.214Z</v>
+        <v>2026-10-30T18:08:17.486Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
-        <v>2025-08-06 → 2026-08-06</v>
+        <v>2025-10-01 → 2026-10-01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa mensile: nessuna trasformazione applicata. Serie: ers-sapf-soybean-2027-28 (mensile).</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Serie</v>
       </c>
       <c r="B7" t="str">
         <v>Codice</v>
       </c>
@@ -522,54 +522,54 @@
       <c r="B8" t="str">
         <v>ers-sapf-soybean-2027-28</v>
       </c>
       <c r="C8" t="str">
         <v>USDA ERS Season-Average Price Forecasts (usda-ers-sapf)</v>
       </c>
       <c r="D8" t="str">
         <v>https://www.ers.usda.gov/media/6497/output-forecast-csv-file.csv</v>
       </c>
       <c r="E8" t="str">
         <v>Licenza non dichiarata dalla fonte</v>
       </c>
       <c r="F8" t="str">
         <v>forecast</v>
       </c>
       <c r="G8" t="str">
         <v>usd/t</v>
       </c>
       <c r="H8" t="str">
         <v>USD</v>
       </c>
       <c r="I8" t="str">
         <v>mensile</v>
       </c>
       <c r="J8" t="str">
-        <v>Sat Aug 29 2026 23:19:53 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Sun Oct 25 2026 07:19:56 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
-        <v>2026-08-06</v>
+        <v>2026-10-01</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>ers-sapf-soybean-2027-28 (usd/t)</v>
       </c>
       <c r="C10" t="str">
         <v>ers-sapf-soybean-2027-28 — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>2025-11-20</v>
       </c>
       <c r="B11">
         <v>389.9824196778266</v>
@@ -957,59 +957,147 @@
         <v>2026-07-23</v>
       </c>
       <c r="B46">
         <v>423.75411502916893</v>
       </c>
       <c r="C46" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
         <v>2026-07-30</v>
       </c>
       <c r="B47">
         <v>412.45068415355695</v>
       </c>
       <c r="C47" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
         <v>2026-08-06</v>
       </c>
       <c r="B48">
-        <v>412.8218323719452</v>
+        <v>412.8171291770186</v>
       </c>
       <c r="C48" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="str">
+        <v>2026-08-13</v>
+      </c>
+      <c r="B49">
+        <v>416.2492856747128</v>
+      </c>
+      <c r="C49" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="str">
+        <v>2026-08-20</v>
+      </c>
+      <c r="B50">
+        <v>424.8801260332782</v>
+      </c>
+      <c r="C50" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="B51">
+        <v>436.72986239458425</v>
+      </c>
+      <c r="C51" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="B52">
+        <v>450.287556644747</v>
+      </c>
+      <c r="C52" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B53">
+        <v>455.321040783821</v>
+      </c>
+      <c r="C53" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="B54">
+        <v>454.91568417108374</v>
+      </c>
+      <c r="C54" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="B55">
+        <v>455.279373416268</v>
+      </c>
+      <c r="C55" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B56">
+        <v>453.0269839709459</v>
+      </c>
+      <c r="C56" t="str">
         <v>forecast</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M48"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M56"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 