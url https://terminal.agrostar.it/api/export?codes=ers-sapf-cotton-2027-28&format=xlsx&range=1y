--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -410,74 +410,74 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M55"/>
+  <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-31T16:14:08.136Z</v>
+        <v>2026-10-30T13:57:12.445Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
-        <v>2025-08-06 → 2026-08-06</v>
+        <v>2025-10-01 → 2026-10-01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa mensile: nessuna trasformazione applicata. Serie: ers-sapf-cotton-2027-28 (mensile).</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Serie</v>
       </c>
       <c r="B7" t="str">
         <v>Codice</v>
       </c>
@@ -522,54 +522,54 @@
       <c r="B8" t="str">
         <v>ers-sapf-cotton-2027-28</v>
       </c>
       <c r="C8" t="str">
         <v>USDA ERS Season-Average Price Forecasts (usda-ers-sapf)</v>
       </c>
       <c r="D8" t="str">
         <v>https://www.ers.usda.gov/media/6497/output-forecast-csv-file.csv</v>
       </c>
       <c r="E8" t="str">
         <v>Licenza non dichiarata dalla fonte</v>
       </c>
       <c r="F8" t="str">
         <v>forecast</v>
       </c>
       <c r="G8" t="str">
         <v>usd/t</v>
       </c>
       <c r="H8" t="str">
         <v>USD</v>
       </c>
       <c r="I8" t="str">
         <v>mensile</v>
       </c>
       <c r="J8" t="str">
-        <v>Sat Aug 29 2026 23:19:53 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Sun Oct 25 2026 07:19:56 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
-        <v>2026-08-06</v>
+        <v>2026-10-01</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>ers-sapf-cotton-2027-28 (usd/t)</v>
       </c>
       <c r="C10" t="str">
         <v>ers-sapf-cotton-2027-28 — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>2025-10-02</v>
       </c>
       <c r="B11">
         <v>1387.8253728121572</v>
@@ -1040,53 +1040,141 @@
         <v>forecast</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
         <v>2026-07-30</v>
       </c>
       <c r="B54">
         <v>1570.8355058970676</v>
       </c>
       <c r="C54" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
         <v>2026-08-06</v>
       </c>
       <c r="B55">
         <v>1611.5901596845642</v>
       </c>
       <c r="C55" t="str">
         <v>forecast</v>
       </c>
     </row>
+    <row r="56">
+      <c r="A56" t="str">
+        <v>2026-08-13</v>
+      </c>
+      <c r="B56">
+        <v>1610.4173004497407</v>
+      </c>
+      <c r="C56" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="str">
+        <v>2026-08-20</v>
+      </c>
+      <c r="B57">
+        <v>1642.9288702541444</v>
+      </c>
+      <c r="C57" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="str">
+        <v>2026-08-27</v>
+      </c>
+      <c r="B58">
+        <v>1643.6145078895395</v>
+      </c>
+      <c r="C58" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="str">
+        <v>2026-09-03</v>
+      </c>
+      <c r="B59">
+        <v>1631.6147469588166</v>
+      </c>
+      <c r="C59" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="str">
+        <v>2026-09-10</v>
+      </c>
+      <c r="B60">
+        <v>1641.5267302666487</v>
+      </c>
+      <c r="C60" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="str">
+        <v>2026-09-17</v>
+      </c>
+      <c r="B61">
+        <v>1609.5464745141103</v>
+      </c>
+      <c r="C61" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="B62">
+        <v>1628.26812981885</v>
+      </c>
+      <c r="C62" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B63">
+        <v>1579.299052142345</v>
+      </c>
+      <c r="C63" t="str">
+        <v>forecast</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M55"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M63"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Dati</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 