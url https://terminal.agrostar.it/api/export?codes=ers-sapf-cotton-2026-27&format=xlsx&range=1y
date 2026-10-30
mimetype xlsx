--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -425,59 +425,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-31T17:23:58.897Z</v>
+        <v>2026-10-30T17:19:41.375Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
-        <v>2025-08-06 → 2026-08-06</v>
+        <v>2025-10-01 → 2026-10-01</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa mensile: nessuna trasformazione applicata. Serie: ers-sapf-cotton-2026-27 (mensile).</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Serie</v>
       </c>
       <c r="B7" t="str">
         <v>Codice</v>
       </c>
@@ -522,651 +522,651 @@
       <c r="B8" t="str">
         <v>ers-sapf-cotton-2026-27</v>
       </c>
       <c r="C8" t="str">
         <v>USDA ERS Season-Average Price Forecasts (usda-ers-sapf)</v>
       </c>
       <c r="D8" t="str">
         <v>https://www.ers.usda.gov/media/6497/output-forecast-csv-file.csv</v>
       </c>
       <c r="E8" t="str">
         <v>Licenza non dichiarata dalla fonte</v>
       </c>
       <c r="F8" t="str">
         <v>forecast</v>
       </c>
       <c r="G8" t="str">
         <v>usd/t</v>
       </c>
       <c r="H8" t="str">
         <v>USD</v>
       </c>
       <c r="I8" t="str">
         <v>mensile</v>
       </c>
       <c r="J8" t="str">
-        <v>Sat Aug 29 2026 23:19:53 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Sun Oct 25 2026 07:19:56 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
-        <v>2026-08-06</v>
+        <v>2026-10-01</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>ers-sapf-cotton-2026-27 (usd/t)</v>
       </c>
       <c r="C10" t="str">
         <v>ers-sapf-cotton-2026-27 — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>2025-08-07</v>
+        <v>2025-10-02</v>
       </c>
       <c r="B11">
-        <v>1369.3682722220392</v>
+        <v>1387.1750091387116</v>
       </c>
       <c r="C11" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>2025-08-14</v>
+        <v>2025-10-09</v>
       </c>
       <c r="B12">
-        <v>1387.8782837550814</v>
+        <v>1384.0885374681236</v>
       </c>
       <c r="C12" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>2025-08-21</v>
+        <v>2025-10-16</v>
       </c>
       <c r="B13">
-        <v>1379.4389883586443</v>
+        <v>1377.957481956762</v>
       </c>
       <c r="C13" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>2025-08-28</v>
+        <v>2025-10-23</v>
       </c>
       <c r="B14">
-        <v>1386.8090417834849</v>
+        <v>1386.8288833870815</v>
       </c>
       <c r="C14" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>2025-09-04</v>
+        <v>2025-10-30</v>
       </c>
       <c r="B15">
-        <v>1390.6384712776362</v>
+        <v>1393.8439925698044</v>
       </c>
       <c r="C15" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>2025-09-11</v>
+        <v>2025-11-06</v>
       </c>
       <c r="B16">
-        <v>1397.6888544223086</v>
+        <v>1383.0655925715855</v>
       </c>
       <c r="C16" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>2025-09-18</v>
+        <v>2025-11-13</v>
       </c>
       <c r="B17">
-        <v>1404.4790920976027</v>
+        <v>1372.1615290839216</v>
       </c>
       <c r="C17" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>2025-09-25</v>
+        <v>2025-11-20</v>
       </c>
       <c r="B18">
-        <v>1398.9873771465773</v>
+        <v>1372.44592540214</v>
       </c>
       <c r="C18" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>2025-10-02</v>
+        <v>2025-11-27</v>
       </c>
       <c r="B19">
-        <v>1387.1750091387116</v>
+        <v>1378.9120835520225</v>
       </c>
       <c r="C19" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>2025-10-09</v>
+        <v>2025-12-04</v>
       </c>
       <c r="B20">
-        <v>1384.0885374681236</v>
+        <v>1375.7219946182074</v>
       </c>
       <c r="C20" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>2025-10-16</v>
+        <v>2025-12-11</v>
       </c>
       <c r="B21">
-        <v>1377.957481956762</v>
+        <v>1375.580898770409</v>
       </c>
       <c r="C21" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>2025-10-23</v>
+        <v>2025-12-18</v>
       </c>
       <c r="B22">
-        <v>1386.8288833870815</v>
+        <v>1368.1910037419718</v>
       </c>
       <c r="C22" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>2025-10-30</v>
+        <v>2025-12-25</v>
       </c>
       <c r="B23">
-        <v>1393.8439925698044</v>
+        <v>1374.3022176497366</v>
       </c>
       <c r="C23" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>2025-11-06</v>
+        <v>2026-01-01</v>
       </c>
       <c r="B24">
-        <v>1383.0655925715855</v>
+        <v>1386.5202362200225</v>
       </c>
       <c r="C24" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>2025-11-13</v>
+        <v>2026-01-08</v>
       </c>
       <c r="B25">
-        <v>1372.1615290839216</v>
+        <v>1397.6183064984093</v>
       </c>
       <c r="C25" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>2025-11-20</v>
+        <v>2026-01-15</v>
       </c>
       <c r="B26">
-        <v>1372.44592540214</v>
+        <v>1400.9318542990482</v>
       </c>
       <c r="C26" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>2025-11-27</v>
+        <v>2026-01-22</v>
       </c>
       <c r="B27">
-        <v>1378.9120835520225</v>
+        <v>1400.4843159068128</v>
       </c>
       <c r="C27" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>2025-12-04</v>
+        <v>2026-01-29</v>
       </c>
       <c r="B28">
-        <v>1375.7219946182074</v>
+        <v>1398.7051854509807</v>
       </c>
       <c r="C28" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>2025-12-11</v>
+        <v>2026-02-05</v>
       </c>
       <c r="B29">
-        <v>1375.580898770409</v>
+        <v>1383.7578440748462</v>
       </c>
       <c r="C29" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>2025-12-18</v>
+        <v>2026-02-12</v>
       </c>
       <c r="B30">
-        <v>1368.1910037419718</v>
+        <v>1393.5155037991487</v>
       </c>
       <c r="C30" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>2025-12-25</v>
+        <v>2026-02-19</v>
       </c>
       <c r="B31">
-        <v>1374.3022176497366</v>
+        <v>1394.9639408617033</v>
       </c>
       <c r="C31" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>2026-01-01</v>
+        <v>2026-02-26</v>
       </c>
       <c r="B32">
-        <v>1386.5202362200225</v>
+        <v>1413.6106389973004</v>
       </c>
       <c r="C32" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>2026-01-08</v>
+        <v>2026-03-05</v>
       </c>
       <c r="B33">
-        <v>1397.6183064984093</v>
+        <v>1398.4318122458717</v>
       </c>
       <c r="C33" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>2026-01-15</v>
+        <v>2026-03-12</v>
       </c>
       <c r="B34">
-        <v>1400.9318542990482</v>
+        <v>1424.6469798422754</v>
       </c>
       <c r="C34" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>2026-01-22</v>
+        <v>2026-03-19</v>
       </c>
       <c r="B35">
-        <v>1400.4843159068128</v>
+        <v>1467.5048436110155</v>
       </c>
       <c r="C35" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>2026-01-29</v>
+        <v>2026-03-26</v>
       </c>
       <c r="B36">
-        <v>1398.7051854509807</v>
+        <v>1504.3992031876548</v>
       </c>
       <c r="C36" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>2026-02-05</v>
+        <v>2026-04-02</v>
       </c>
       <c r="B37">
-        <v>1383.7578440748462</v>
+        <v>1530.6584632364954</v>
       </c>
       <c r="C37" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>2026-02-12</v>
+        <v>2026-04-09</v>
       </c>
       <c r="B38">
-        <v>1393.5155037991487</v>
+        <v>1570.6679545778072</v>
       </c>
       <c r="C38" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>2026-02-19</v>
+        <v>2026-04-16</v>
       </c>
       <c r="B39">
-        <v>1394.9639408617033</v>
+        <v>1618.9050975438581</v>
       </c>
       <c r="C39" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>2026-02-26</v>
+        <v>2026-04-23</v>
       </c>
       <c r="B40">
-        <v>1413.6106389973004</v>
+        <v>1656.0596025898756</v>
       </c>
       <c r="C40" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>2026-03-05</v>
+        <v>2026-04-30</v>
       </c>
       <c r="B41">
-        <v>1398.4318122458717</v>
+        <v>1704.2107652736747</v>
       </c>
       <c r="C41" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>2026-03-12</v>
+        <v>2026-05-07</v>
       </c>
       <c r="B42">
-        <v>1424.6469798422754</v>
+        <v>1721.016603520028</v>
       </c>
       <c r="C42" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>2026-03-19</v>
+        <v>2026-05-14</v>
       </c>
       <c r="B43">
-        <v>1467.5048436110155</v>
+        <v>1735.8801692365325</v>
       </c>
       <c r="C43" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>2026-03-26</v>
+        <v>2026-05-21</v>
       </c>
       <c r="B44">
-        <v>1504.3992031876548</v>
+        <v>1637.6025019997578</v>
       </c>
       <c r="C44" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>2026-04-02</v>
+        <v>2026-05-28</v>
       </c>
       <c r="B45">
-        <v>1530.6584632364954</v>
+        <v>1637.6620268105478</v>
       </c>
       <c r="C45" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>2026-04-09</v>
+        <v>2026-06-04</v>
       </c>
       <c r="B46">
-        <v>1570.6679545778072</v>
+        <v>1619.7075801782112</v>
       </c>
       <c r="C46" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>2026-04-16</v>
+        <v>2026-06-11</v>
       </c>
       <c r="B47">
-        <v>1618.9050975438581</v>
+        <v>1571.0714005176055</v>
       </c>
       <c r="C47" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>2026-04-23</v>
+        <v>2026-06-18</v>
       </c>
       <c r="B48">
-        <v>1656.0596025898756</v>
+        <v>1647.382207950279</v>
       </c>
       <c r="C48" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>2026-04-30</v>
+        <v>2026-06-25</v>
       </c>
       <c r="B49">
-        <v>1704.2107652736747</v>
+        <v>1585.963626328194</v>
       </c>
       <c r="C49" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>2026-05-07</v>
+        <v>2026-07-02</v>
       </c>
       <c r="B50">
-        <v>1721.016603520028</v>
+        <v>1591.3230639219082</v>
       </c>
       <c r="C50" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>2026-05-14</v>
+        <v>2026-07-09</v>
       </c>
       <c r="B51">
-        <v>1735.8801692365325</v>
+        <v>1665.3344499599937</v>
       </c>
       <c r="C51" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>2026-05-21</v>
+        <v>2026-07-16</v>
       </c>
       <c r="B52">
-        <v>1637.6025019997578</v>
+        <v>1637.730370111825</v>
       </c>
       <c r="C52" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>2026-05-28</v>
+        <v>2026-07-23</v>
       </c>
       <c r="B53">
-        <v>1637.6620268105478</v>
+        <v>1684.9600005396912</v>
       </c>
       <c r="C53" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="B54">
-        <v>1619.7075801782112</v>
+        <v>1672.0982321638255</v>
       </c>
       <c r="C54" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-06</v>
       </c>
       <c r="B55">
-        <v>1571.0714005176055</v>
+        <v>1730.1393319292383</v>
       </c>
       <c r="C55" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="B56">
-        <v>1647.382207950279</v>
+        <v>1740.5407414591207</v>
       </c>
       <c r="C56" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-20</v>
       </c>
       <c r="B57">
-        <v>1585.963626328194</v>
+        <v>1841.6006424446687</v>
       </c>
       <c r="C57" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-27</v>
       </c>
       <c r="B58">
-        <v>1591.3230639219082</v>
+        <v>1935.6189787760316</v>
       </c>
       <c r="C58" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>2026-07-09</v>
+        <v>2026-09-03</v>
       </c>
       <c r="B59">
-        <v>1665.3344499599937</v>
+        <v>1811.3929032800968</v>
       </c>
       <c r="C59" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>2026-07-16</v>
+        <v>2026-09-10</v>
       </c>
       <c r="B60">
-        <v>1637.730370111825</v>
+        <v>1850.7343939669881</v>
       </c>
       <c r="C60" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>2026-07-23</v>
+        <v>2026-09-17</v>
       </c>
       <c r="B61">
-        <v>1684.9600005396912</v>
+        <v>1722.6524335054398</v>
       </c>
       <c r="C61" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-24</v>
       </c>
       <c r="B62">
-        <v>1672.0982321638255</v>
+        <v>1751.310322966852</v>
       </c>
       <c r="C62" t="str">
         <v>forecast</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>2026-08-06</v>
+        <v>2026-10-01</v>
       </c>
       <c r="B63">
-        <v>1730.1393319292383</v>
+        <v>1633.5239501493377</v>
       </c>
       <c r="C63" t="str">
         <v>forecast</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:M63"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>