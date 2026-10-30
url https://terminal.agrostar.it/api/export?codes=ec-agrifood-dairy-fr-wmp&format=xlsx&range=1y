--- v0 (2026-09-01)
+++ v1 (2026-10-30)
@@ -425,59 +425,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-09-01T12:33:11.203Z</v>
+        <v>2026-10-30T14:41:12.082Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
-        <v>2025-07-19 → 2026-07-19</v>
+        <v>2025-10-18 → 2026-10-18</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa settimanale: nessuna trasformazione applicata. Serie: ec-agrifood-dairy-fr-wmp (settimanale).</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Serie</v>
       </c>
       <c r="B7" t="str">
         <v>Codice</v>
       </c>
@@ -504,240 +504,240 @@
       </c>
       <c r="J7" t="str">
         <v>Ultimo aggiornamento</v>
       </c>
       <c r="K7" t="str">
         <v>Ultima osservazione</v>
       </c>
       <c r="L7" t="str">
         <v>Aggregazione applicata</v>
       </c>
       <c r="M7" t="str">
         <v>Demo</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Latte intero in polvere — FR</v>
       </c>
       <c r="B8" t="str">
         <v>ec-agrifood-dairy-fr-wmp</v>
       </c>
       <c r="C8" t="str">
         <v>EU Agri-food Data Portal API (ec-agrifood)</v>
       </c>
       <c r="D8" t="str">
-        <v>https://api.tech.ec.europa.eu/agrifood/api/dairy/prices?memberStateCodes=EU%2CIT%2CFR%2CDE&amp;beginDate=03%2F03%2F2025&amp;endDate=31%2F08%2F2026</v>
+        <v>https://api.tech.ec.europa.eu/agrifood/api/dairy/prices?memberStateCodes=EU%2CIT%2CFR%2CDE&amp;beginDate=29%2F04%2F2025&amp;endDate=29%2F10%2F2026</v>
       </c>
       <c r="E8" t="str">
         <v>Decisione 2011/833/UE — riuso dei documenti della Commissione europea</v>
       </c>
       <c r="F8" t="str">
         <v>wholesale</v>
       </c>
       <c r="G8" t="str">
         <v>eur/100kg</v>
       </c>
       <c r="H8" t="str">
         <v>EUR</v>
       </c>
       <c r="I8" t="str">
         <v>settimanale</v>
       </c>
       <c r="J8" t="str">
-        <v>Mon Aug 31 2026 21:19:25 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Thu Oct 29 2026 23:19:34 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
-        <v>2026-07-19</v>
+        <v>2026-10-18</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>ec-agrifood-dairy-fr-wmp (eur/100kg)</v>
       </c>
       <c r="C10" t="str">
         <v>ec-agrifood-dairy-fr-wmp — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>2025-07-20</v>
+        <v>2025-12-14</v>
       </c>
       <c r="B11">
-        <v>423.43</v>
+        <v>310.43</v>
       </c>
       <c r="C11" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>2025-07-27</v>
+        <v>2026-01-11</v>
       </c>
       <c r="B12">
-        <v>455.25</v>
+        <v>298.52</v>
       </c>
       <c r="C12" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>2025-08-17</v>
+        <v>2026-01-25</v>
       </c>
       <c r="B13">
-        <v>406.17</v>
+        <v>340.06</v>
       </c>
       <c r="C13" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>2025-10-12</v>
+        <v>2026-02-01</v>
       </c>
       <c r="B14">
-        <v>360.54</v>
+        <v>303.01</v>
       </c>
       <c r="C14" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>2025-12-14</v>
+        <v>2026-02-15</v>
       </c>
       <c r="B15">
-        <v>310.43</v>
+        <v>314.5</v>
       </c>
       <c r="C15" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>2026-01-11</v>
+        <v>2026-03-15</v>
       </c>
       <c r="B16">
-        <v>298.52</v>
+        <v>358.57</v>
       </c>
       <c r="C16" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>2026-01-25</v>
+        <v>2026-03-29</v>
       </c>
       <c r="B17">
-        <v>340.06</v>
+        <v>346.01</v>
       </c>
       <c r="C17" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>2026-02-01</v>
+        <v>2026-04-19</v>
       </c>
       <c r="B18">
-        <v>303.01</v>
+        <v>344.18</v>
       </c>
       <c r="C18" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>2026-02-15</v>
+        <v>2026-05-24</v>
       </c>
       <c r="B19">
-        <v>314.5</v>
+        <v>339.55</v>
       </c>
       <c r="C19" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>2026-03-15</v>
+        <v>2026-07-19</v>
       </c>
       <c r="B20">
-        <v>358.57</v>
+        <v>344.09</v>
       </c>
       <c r="C20" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>2026-03-29</v>
+        <v>2026-09-13</v>
       </c>
       <c r="B21">
-        <v>346.01</v>
+        <v>377.88</v>
       </c>
       <c r="C21" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>2026-04-19</v>
+        <v>2026-10-04</v>
       </c>
       <c r="B22">
-        <v>344.18</v>
+        <v>381.77</v>
       </c>
       <c r="C22" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>2026-05-24</v>
+        <v>2026-10-11</v>
       </c>
       <c r="B23">
-        <v>339.55</v>
+        <v>377.88</v>
       </c>
       <c r="C23" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>2026-07-19</v>
+        <v>2026-10-18</v>
       </c>
       <c r="B24">
-        <v>344.09</v>
+        <v>388.7</v>
       </c>
       <c r="C24" t="str">
         <v>final</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:M24"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>