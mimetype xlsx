--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -425,51 +425,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-31T15:46:40.764Z</v>
+        <v>2026-10-30T15:50:14.528Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
         <v>2025-04-26 → 2026-04-26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa settimanale: nessuna trasformazione applicata. Serie: ec-agrifood-dairy-fr-whey-powder (settimanale).</v>
       </c>
@@ -504,69 +504,69 @@
       </c>
       <c r="J7" t="str">
         <v>Ultimo aggiornamento</v>
       </c>
       <c r="K7" t="str">
         <v>Ultima osservazione</v>
       </c>
       <c r="L7" t="str">
         <v>Aggregazione applicata</v>
       </c>
       <c r="M7" t="str">
         <v>Demo</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Siero in polvere — FR</v>
       </c>
       <c r="B8" t="str">
         <v>ec-agrifood-dairy-fr-whey-powder</v>
       </c>
       <c r="C8" t="str">
         <v>EU Agri-food Data Portal API (ec-agrifood)</v>
       </c>
       <c r="D8" t="str">
-        <v>https://api.tech.ec.europa.eu/agrifood/api/dairy/prices?memberStateCodes=EU%2CIT%2CFR%2CDE&amp;beginDate=02%2F03%2F2025&amp;endDate=30%2F08%2F2026</v>
+        <v>https://api.tech.ec.europa.eu/agrifood/api/dairy/prices?memberStateCodes=EU%2CIT%2CFR%2CDE&amp;beginDate=29%2F04%2F2025&amp;endDate=29%2F10%2F2026</v>
       </c>
       <c r="E8" t="str">
         <v>Decisione 2011/833/UE — riuso dei documenti della Commissione europea</v>
       </c>
       <c r="F8" t="str">
         <v>wholesale</v>
       </c>
       <c r="G8" t="str">
         <v>eur/100kg</v>
       </c>
       <c r="H8" t="str">
         <v>EUR</v>
       </c>
       <c r="I8" t="str">
         <v>settimanale</v>
       </c>
       <c r="J8" t="str">
-        <v>Sun Aug 30 2026 20:19:45 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Thu Oct 29 2026 23:19:34 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
         <v>2026-04-26</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>ec-agrifood-dairy-fr-whey-powder (eur/100kg)</v>
       </c>
       <c r="C10" t="str">
         <v>ec-agrifood-dairy-fr-whey-powder — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>2025-05-25</v>