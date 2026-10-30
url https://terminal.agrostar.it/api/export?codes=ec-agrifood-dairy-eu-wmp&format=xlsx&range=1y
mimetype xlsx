--- v0 (2026-08-31)
+++ v1 (2026-10-30)
@@ -425,59 +425,59 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-08-31T17:23:59.605Z</v>
+        <v>2026-10-30T15:13:02.289Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
-        <v>2025-08-23 → 2026-08-23</v>
+        <v>2025-10-25 → 2026-10-25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa settimanale: nessuna trasformazione applicata. Serie: ec-agrifood-dairy-eu-wmp (settimanale).</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Serie</v>
       </c>
       <c r="B7" t="str">
         <v>Codice</v>
       </c>
@@ -504,669 +504,669 @@
       </c>
       <c r="J7" t="str">
         <v>Ultimo aggiornamento</v>
       </c>
       <c r="K7" t="str">
         <v>Ultima osservazione</v>
       </c>
       <c r="L7" t="str">
         <v>Aggregazione applicata</v>
       </c>
       <c r="M7" t="str">
         <v>Demo</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Latte intero in polvere — EU</v>
       </c>
       <c r="B8" t="str">
         <v>ec-agrifood-dairy-eu-wmp</v>
       </c>
       <c r="C8" t="str">
         <v>EU Agri-food Data Portal API (ec-agrifood)</v>
       </c>
       <c r="D8" t="str">
-        <v>https://api.tech.ec.europa.eu/agrifood/api/dairy/prices?memberStateCodes=EU%2CIT%2CFR%2CDE&amp;beginDate=02%2F03%2F2025&amp;endDate=30%2F08%2F2026</v>
+        <v>https://api.tech.ec.europa.eu/agrifood/api/dairy/prices?memberStateCodes=EU%2CIT%2CFR%2CDE&amp;beginDate=29%2F04%2F2025&amp;endDate=29%2F10%2F2026</v>
       </c>
       <c r="E8" t="str">
         <v>Decisione 2011/833/UE — riuso dei documenti della Commissione europea</v>
       </c>
       <c r="F8" t="str">
         <v>wholesale</v>
       </c>
       <c r="G8" t="str">
         <v>eur/100kg</v>
       </c>
       <c r="H8" t="str">
         <v>EUR</v>
       </c>
       <c r="I8" t="str">
         <v>settimanale</v>
       </c>
       <c r="J8" t="str">
-        <v>Sun Aug 30 2026 20:19:44 GMT+0000 (Coordinated Universal Time)</v>
+        <v>Thu Oct 29 2026 23:19:34 GMT+0000 (Coordinated Universal Time)</v>
       </c>
       <c r="K8" t="str">
-        <v>2026-08-23</v>
+        <v>2026-10-25</v>
       </c>
       <c r="L8" t="str">
         <v>nessuna: frequenza nativa</v>
       </c>
       <c r="M8" t="str">
         <v>no</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>data</v>
       </c>
       <c r="B10" t="str">
         <v>ec-agrifood-dairy-eu-wmp (eur/100kg)</v>
       </c>
       <c r="C10" t="str">
         <v>ec-agrifood-dairy-eu-wmp — stato</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>2025-08-24</v>
+        <v>2025-10-26</v>
       </c>
       <c r="B11">
-        <v>424.04</v>
+        <v>356.44</v>
       </c>
       <c r="C11" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>2025-08-31</v>
+        <v>2025-11-02</v>
       </c>
       <c r="B12">
-        <v>412.8</v>
+        <v>347.02</v>
       </c>
       <c r="C12" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>2025-09-07</v>
+        <v>2025-11-09</v>
       </c>
       <c r="B13">
-        <v>423.38</v>
+        <v>341.06</v>
       </c>
       <c r="C13" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>2025-09-14</v>
+        <v>2025-11-16</v>
       </c>
       <c r="B14">
-        <v>401.98</v>
+        <v>344.11</v>
       </c>
       <c r="C14" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>2025-09-21</v>
+        <v>2025-11-23</v>
       </c>
       <c r="B15">
-        <v>400.81</v>
+        <v>337.51</v>
       </c>
       <c r="C15" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>2025-09-28</v>
+        <v>2025-11-30</v>
       </c>
       <c r="B16">
-        <v>388.75</v>
+        <v>318.37</v>
       </c>
       <c r="C16" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>2025-10-05</v>
+        <v>2025-12-07</v>
       </c>
       <c r="B17">
-        <v>376.98</v>
+        <v>308.49</v>
       </c>
       <c r="C17" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>2025-10-12</v>
+        <v>2025-12-14</v>
       </c>
       <c r="B18">
-        <v>366.82</v>
+        <v>308.55</v>
       </c>
       <c r="C18" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>2025-10-19</v>
+        <v>2025-12-21</v>
       </c>
       <c r="B19">
-        <v>368.21</v>
+        <v>302.64</v>
       </c>
       <c r="C19" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>2025-10-26</v>
+        <v>2025-12-28</v>
       </c>
       <c r="B20">
-        <v>356.44</v>
+        <v>305.82</v>
       </c>
       <c r="C20" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>2025-11-02</v>
+        <v>2026-01-04</v>
       </c>
       <c r="B21">
-        <v>347.02</v>
+        <v>313.74</v>
       </c>
       <c r="C21" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>2025-11-09</v>
+        <v>2026-01-11</v>
       </c>
       <c r="B22">
-        <v>341.06</v>
+        <v>303.68</v>
       </c>
       <c r="C22" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>2025-11-16</v>
+        <v>2026-01-18</v>
       </c>
       <c r="B23">
-        <v>344.11</v>
+        <v>305.38</v>
       </c>
       <c r="C23" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>2025-11-23</v>
+        <v>2026-01-25</v>
       </c>
       <c r="B24">
-        <v>337.51</v>
+        <v>312.31</v>
       </c>
       <c r="C24" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>2025-11-30</v>
+        <v>2026-02-01</v>
       </c>
       <c r="B25">
-        <v>318.37</v>
+        <v>304.5</v>
       </c>
       <c r="C25" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>2025-12-07</v>
+        <v>2026-02-08</v>
       </c>
       <c r="B26">
-        <v>308.49</v>
+        <v>309.24</v>
       </c>
       <c r="C26" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>2025-12-14</v>
+        <v>2026-02-15</v>
       </c>
       <c r="B27">
-        <v>308.55</v>
+        <v>308.74</v>
       </c>
       <c r="C27" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>2025-12-21</v>
+        <v>2026-02-22</v>
       </c>
       <c r="B28">
-        <v>302.64</v>
+        <v>321.19</v>
       </c>
       <c r="C28" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>2025-12-28</v>
+        <v>2026-03-01</v>
       </c>
       <c r="B29">
-        <v>305.82</v>
+        <v>324.23</v>
       </c>
       <c r="C29" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>2026-01-04</v>
+        <v>2026-03-08</v>
       </c>
       <c r="B30">
-        <v>313.74</v>
+        <v>331.57</v>
       </c>
       <c r="C30" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>2026-01-11</v>
+        <v>2026-03-15</v>
       </c>
       <c r="B31">
-        <v>303.68</v>
+        <v>343.72</v>
       </c>
       <c r="C31" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>2026-01-18</v>
+        <v>2026-03-22</v>
       </c>
       <c r="B32">
-        <v>305.38</v>
+        <v>339.83</v>
       </c>
       <c r="C32" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>2026-01-25</v>
+        <v>2026-03-29</v>
       </c>
       <c r="B33">
-        <v>312.31</v>
+        <v>340.06</v>
       </c>
       <c r="C33" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>2026-02-01</v>
+        <v>2026-04-05</v>
       </c>
       <c r="B34">
-        <v>304.5</v>
+        <v>337.88</v>
       </c>
       <c r="C34" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>2026-02-08</v>
+        <v>2026-04-12</v>
       </c>
       <c r="B35">
-        <v>309.24</v>
+        <v>342.03</v>
       </c>
       <c r="C35" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>2026-02-15</v>
+        <v>2026-04-19</v>
       </c>
       <c r="B36">
-        <v>308.74</v>
+        <v>335.3</v>
       </c>
       <c r="C36" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>2026-02-22</v>
+        <v>2026-04-26</v>
       </c>
       <c r="B37">
-        <v>321.19</v>
+        <v>337.41</v>
       </c>
       <c r="C37" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>2026-03-01</v>
+        <v>2026-05-03</v>
       </c>
       <c r="B38">
-        <v>324.23</v>
+        <v>334.73</v>
       </c>
       <c r="C38" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>2026-03-08</v>
+        <v>2026-05-10</v>
       </c>
       <c r="B39">
-        <v>331.57</v>
+        <v>331.44</v>
       </c>
       <c r="C39" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>2026-03-15</v>
+        <v>2026-05-17</v>
       </c>
       <c r="B40">
-        <v>343.72</v>
+        <v>334.19</v>
       </c>
       <c r="C40" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>2026-03-22</v>
+        <v>2026-05-24</v>
       </c>
       <c r="B41">
-        <v>339.83</v>
+        <v>334</v>
       </c>
       <c r="C41" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>2026-03-29</v>
+        <v>2026-05-31</v>
       </c>
       <c r="B42">
-        <v>340.06</v>
+        <v>335.31</v>
       </c>
       <c r="C42" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>2026-04-05</v>
+        <v>2026-06-07</v>
       </c>
       <c r="B43">
-        <v>337.88</v>
+        <v>325.88</v>
       </c>
       <c r="C43" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>2026-04-12</v>
+        <v>2026-06-14</v>
       </c>
       <c r="B44">
-        <v>342.03</v>
+        <v>327.62</v>
       </c>
       <c r="C44" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>2026-04-19</v>
+        <v>2026-06-21</v>
       </c>
       <c r="B45">
-        <v>335.3</v>
+        <v>323.42</v>
       </c>
       <c r="C45" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>2026-04-26</v>
+        <v>2026-06-28</v>
       </c>
       <c r="B46">
-        <v>337.41</v>
+        <v>320.71</v>
       </c>
       <c r="C46" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>2026-05-03</v>
+        <v>2026-07-05</v>
       </c>
       <c r="B47">
-        <v>334.73</v>
+        <v>318.02</v>
       </c>
       <c r="C47" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>2026-05-10</v>
+        <v>2026-07-12</v>
       </c>
       <c r="B48">
-        <v>331.44</v>
+        <v>325.67</v>
       </c>
       <c r="C48" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>2026-05-17</v>
+        <v>2026-07-19</v>
       </c>
       <c r="B49">
-        <v>334.19</v>
+        <v>331.52</v>
       </c>
       <c r="C49" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>2026-05-24</v>
+        <v>2026-07-26</v>
       </c>
       <c r="B50">
-        <v>334</v>
+        <v>334.81</v>
       </c>
       <c r="C50" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>2026-05-31</v>
+        <v>2026-08-02</v>
       </c>
       <c r="B51">
-        <v>335.31</v>
+        <v>339.8</v>
       </c>
       <c r="C51" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>2026-06-07</v>
+        <v>2026-08-09</v>
       </c>
       <c r="B52">
-        <v>325.88</v>
+        <v>339.56</v>
       </c>
       <c r="C52" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-16</v>
       </c>
       <c r="B53">
-        <v>327.62</v>
+        <v>356.82</v>
       </c>
       <c r="C53" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-23</v>
       </c>
       <c r="B54">
-        <v>323.42</v>
+        <v>356.24</v>
       </c>
       <c r="C54" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-30</v>
       </c>
       <c r="B55">
-        <v>320.71</v>
+        <v>364.99</v>
       </c>
       <c r="C55" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>2026-07-05</v>
+        <v>2026-09-06</v>
       </c>
       <c r="B56">
-        <v>318.02</v>
+        <v>381.99</v>
       </c>
       <c r="C56" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>2026-07-12</v>
+        <v>2026-09-13</v>
       </c>
       <c r="B57">
-        <v>325.67</v>
+        <v>373.62</v>
       </c>
       <c r="C57" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>2026-07-19</v>
+        <v>2026-09-20</v>
       </c>
       <c r="B58">
-        <v>331.52</v>
+        <v>376.72</v>
       </c>
       <c r="C58" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>2026-07-26</v>
+        <v>2026-09-27</v>
       </c>
       <c r="B59">
-        <v>334.81</v>
+        <v>379.96</v>
       </c>
       <c r="C59" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>2026-08-02</v>
+        <v>2026-10-04</v>
       </c>
       <c r="B60">
-        <v>339.8</v>
+        <v>382.5</v>
       </c>
       <c r="C60" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>2026-08-09</v>
+        <v>2026-10-11</v>
       </c>
       <c r="B61">
-        <v>339.56</v>
+        <v>385.86</v>
       </c>
       <c r="C61" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>2026-08-16</v>
+        <v>2026-10-18</v>
       </c>
       <c r="B62">
-        <v>356.82</v>
+        <v>386.16</v>
       </c>
       <c r="C62" t="str">
         <v>final</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>2026-08-23</v>
+        <v>2026-10-25</v>
       </c>
       <c r="B63">
-        <v>356.24</v>
+        <v>384.91</v>
       </c>
       <c r="C63" t="str">
         <v>final</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:M63"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>