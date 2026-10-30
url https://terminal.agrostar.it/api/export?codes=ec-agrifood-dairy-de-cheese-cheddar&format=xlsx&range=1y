--- v0 (2026-09-01)
+++ v1 (2026-10-30)
@@ -425,51 +425,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Terminal — esportazione dati</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Data di estrazione</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-09-01T11:57:13.378Z</v>
+        <v>2026-10-30T17:20:11.811Z</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Intervallo</v>
       </c>
       <c r="B3" t="str">
         <v>2025-08-09 → 2026-08-09</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Metodo di allineamento</v>
       </c>
       <c r="B4" t="str">
         <v>native</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Nota di allineamento</v>
       </c>
       <c r="B5" t="str">
         <v>Tutte le serie condividono la frequenza nativa settimanale: nessuna trasformazione applicata. Serie: ec-agrifood-dairy-de-cheese-cheddar (settimanale).</v>
       </c>